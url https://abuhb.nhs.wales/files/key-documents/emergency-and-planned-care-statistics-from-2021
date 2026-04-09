--- v4 (2026-03-03)
+++ v5 (2026-04-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nhswales365.sharepoint.com/sites/ABB_CommunicationandEngagement_Team/Intranet  Website/How are we doing/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="531" documentId="14_{44C1D556-D2E6-43FE-992A-07C0A0FD32A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{98B286C5-3366-41D5-9068-F8A82306CBF1}"/>
+  <xr:revisionPtr revIDLastSave="582" documentId="14_{44C1D556-D2E6-43FE-992A-07C0A0FD32A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{96F7AC0B-3917-4519-9170-4C0123C100F2}"/>
   <bookViews>
     <workbookView xWindow="20370" yWindow="-1560" windowWidth="29040" windowHeight="16440" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2021" sheetId="7" r:id="rId1"/>
     <sheet name="2022" sheetId="8" r:id="rId2"/>
     <sheet name="2023" sheetId="9" r:id="rId3"/>
     <sheet name="2024" sheetId="10" r:id="rId4"/>
     <sheet name="2025" sheetId="11" r:id="rId5"/>
     <sheet name="2026" sheetId="12" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
@@ -10233,52 +10233,52 @@
       <c r="AW16" s="22"/>
       <c r="AX16" s="22"/>
       <c r="AY16" s="22"/>
       <c r="AZ16" s="22"/>
       <c r="BA16" s="22"/>
     </row>
     <row r="19" spans="31:31" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AE19"/>
     </row>
     <row r="20" spans="31:31" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AE20"/>
     </row>
     <row r="21" spans="31:31" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AE21"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D31FCB4A-6905-4E01-93F4-8AE983A936FE}">
   <dimension ref="A1:BU19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="F1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="I11" sqref="I11"/>
+      <pane xSplit="1" topLeftCell="I1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="81.42578125" style="1" customWidth="1"/>
     <col min="2" max="53" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="2" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
     </row>
     <row r="3" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18"/>
       <c r="B3" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>2</v>
       </c>
@@ -10657,53 +10657,59 @@
       </c>
       <c r="B6" s="22">
         <v>3058</v>
       </c>
       <c r="C6" s="22">
         <v>3464</v>
       </c>
       <c r="D6" s="22">
         <v>3444</v>
       </c>
       <c r="E6" s="22">
         <v>3371</v>
       </c>
       <c r="F6" s="22">
         <v>3476</v>
       </c>
       <c r="G6" s="22">
         <v>3426</v>
       </c>
       <c r="H6" s="22">
         <v>3523</v>
       </c>
       <c r="I6" s="22">
         <v>3203</v>
       </c>
-      <c r="J6" s="22"/>
-[...1 lines deleted...]
-      <c r="L6" s="22"/>
+      <c r="J6" s="22">
+        <v>3648</v>
+      </c>
+      <c r="K6" s="22">
+        <v>3714</v>
+      </c>
+      <c r="L6" s="22">
+        <v>3403</v>
+      </c>
       <c r="M6" s="22"/>
       <c r="N6" s="22"/>
       <c r="O6" s="22"/>
       <c r="P6" s="22"/>
       <c r="Q6" s="22"/>
       <c r="R6" s="22"/>
       <c r="S6" s="22"/>
       <c r="T6" s="22"/>
       <c r="U6" s="22"/>
       <c r="V6" s="22"/>
       <c r="W6" s="22"/>
       <c r="X6" s="22"/>
       <c r="Y6" s="22"/>
       <c r="Z6" s="22"/>
       <c r="AA6" s="22"/>
       <c r="AB6" s="22"/>
       <c r="AC6" s="22"/>
       <c r="AD6" s="22"/>
       <c r="AE6" s="22"/>
       <c r="AF6" s="22"/>
       <c r="AG6" s="22"/>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="22"/>
       <c r="AK6" s="22"/>
@@ -10730,53 +10736,59 @@
       </c>
       <c r="B7" s="22">
         <v>133</v>
       </c>
       <c r="C7" s="22">
         <v>160</v>
       </c>
       <c r="D7" s="22">
         <v>120</v>
       </c>
       <c r="E7" s="22">
         <v>107</v>
       </c>
       <c r="F7" s="22">
         <v>127</v>
       </c>
       <c r="G7" s="22">
         <v>142</v>
       </c>
       <c r="H7" s="22">
         <v>146</v>
       </c>
       <c r="I7" s="22">
         <v>108</v>
       </c>
-      <c r="J7" s="22"/>
-[...1 lines deleted...]
-      <c r="L7" s="22"/>
+      <c r="J7" s="22">
+        <v>126</v>
+      </c>
+      <c r="K7" s="22">
+        <v>157</v>
+      </c>
+      <c r="L7" s="22">
+        <v>109</v>
+      </c>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="22"/>
       <c r="Q7" s="22"/>
       <c r="R7" s="22"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="U7" s="22"/>
       <c r="V7" s="22"/>
       <c r="W7" s="22"/>
       <c r="X7" s="22"/>
       <c r="Y7" s="22"/>
       <c r="Z7" s="22"/>
       <c r="AA7" s="22"/>
       <c r="AB7" s="22"/>
       <c r="AC7" s="22"/>
       <c r="AD7" s="22"/>
       <c r="AE7" s="22"/>
       <c r="AF7" s="22"/>
       <c r="AG7" s="22"/>
       <c r="AH7" s="22"/>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="22"/>
       <c r="AK7" s="22"/>
@@ -10803,53 +10815,59 @@
       </c>
       <c r="B8" s="23">
         <v>0.72660000000000002</v>
       </c>
       <c r="C8" s="23">
         <v>0.7107</v>
       </c>
       <c r="D8" s="23">
         <v>0.75060000000000004</v>
       </c>
       <c r="E8" s="23">
         <v>0.75560000000000005</v>
       </c>
       <c r="F8" s="23">
         <v>0.74880000000000002</v>
       </c>
       <c r="G8" s="23">
         <v>0.72589999999999999</v>
       </c>
       <c r="H8" s="23">
         <v>0.70740000000000003</v>
       </c>
       <c r="I8" s="23">
         <v>0.75960000000000005</v>
       </c>
-      <c r="J8" s="23"/>
-[...1 lines deleted...]
-      <c r="L8" s="23"/>
+      <c r="J8" s="23">
+        <v>0.73850000000000005</v>
+      </c>
+      <c r="K8" s="23">
+        <v>0.71619999999999995</v>
+      </c>
+      <c r="L8" s="23">
+        <v>0.7802</v>
+      </c>
       <c r="M8" s="23"/>
       <c r="N8" s="23"/>
       <c r="O8" s="23"/>
       <c r="P8" s="23"/>
       <c r="Q8" s="23"/>
       <c r="R8" s="23"/>
       <c r="S8" s="23"/>
       <c r="T8" s="23"/>
       <c r="U8" s="23"/>
       <c r="V8" s="23"/>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
       <c r="Z8" s="23"/>
       <c r="AA8" s="23"/>
       <c r="AB8" s="23"/>
       <c r="AC8" s="23"/>
       <c r="AD8" s="23"/>
       <c r="AE8" s="23"/>
       <c r="AF8" s="23"/>
       <c r="AG8" s="23"/>
       <c r="AH8" s="23"/>
       <c r="AI8" s="23"/>
       <c r="AJ8" s="23"/>
       <c r="AK8" s="23"/>
@@ -10876,53 +10894,59 @@
       </c>
       <c r="B9" s="24">
         <v>294</v>
       </c>
       <c r="C9" s="24">
         <v>267</v>
       </c>
       <c r="D9" s="24">
         <v>295</v>
       </c>
       <c r="E9" s="24">
         <v>305</v>
       </c>
       <c r="F9" s="24">
         <v>281</v>
       </c>
       <c r="G9" s="24">
         <v>321</v>
       </c>
       <c r="H9" s="24">
         <v>315</v>
       </c>
       <c r="I9" s="24">
         <v>288</v>
       </c>
-      <c r="J9" s="24"/>
-[...1 lines deleted...]
-      <c r="L9" s="24"/>
+      <c r="J9" s="24">
+        <v>292</v>
+      </c>
+      <c r="K9" s="24">
+        <v>289</v>
+      </c>
+      <c r="L9" s="24">
+        <v>272</v>
+      </c>
       <c r="M9" s="24"/>
       <c r="N9" s="24"/>
       <c r="O9" s="24"/>
       <c r="P9" s="24"/>
       <c r="Q9" s="24"/>
       <c r="R9" s="24"/>
       <c r="S9" s="24"/>
       <c r="T9" s="24"/>
       <c r="U9" s="24"/>
       <c r="V9" s="24"/>
       <c r="W9" s="24"/>
       <c r="X9" s="24"/>
       <c r="Y9" s="24"/>
       <c r="Z9" s="24"/>
       <c r="AA9" s="24"/>
       <c r="AB9" s="24"/>
       <c r="AC9" s="24"/>
       <c r="AD9" s="24"/>
       <c r="AE9" s="24"/>
       <c r="AF9" s="24"/>
       <c r="AG9" s="24"/>
       <c r="AH9" s="24"/>
       <c r="AI9" s="24"/>
       <c r="AJ9" s="24"/>
       <c r="AK9" s="24"/>
@@ -10947,55 +10971,61 @@
       <c r="A10" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="24">
         <v>110</v>
       </c>
       <c r="C10" s="24">
         <v>78</v>
       </c>
       <c r="D10" s="24">
         <v>103</v>
       </c>
       <c r="E10" s="24">
         <v>97</v>
       </c>
       <c r="F10" s="24">
         <v>99</v>
       </c>
       <c r="G10" s="24">
         <v>121</v>
       </c>
       <c r="H10" s="24">
         <v>106</v>
       </c>
       <c r="I10" s="24">
-        <v>109</v>
-[...3 lines deleted...]
-      <c r="L10" s="24"/>
+        <v>108</v>
+      </c>
+      <c r="J10" s="24">
+        <v>136</v>
+      </c>
+      <c r="K10" s="24">
+        <v>123</v>
+      </c>
+      <c r="L10" s="24">
+        <v>148</v>
+      </c>
       <c r="M10" s="24"/>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="24"/>
       <c r="Q10" s="24"/>
       <c r="R10" s="24"/>
       <c r="S10" s="24"/>
       <c r="T10" s="24"/>
       <c r="U10" s="24"/>
       <c r="V10" s="24"/>
       <c r="W10" s="24"/>
       <c r="X10" s="24"/>
       <c r="Y10" s="24"/>
       <c r="Z10" s="24"/>
       <c r="AA10" s="24"/>
       <c r="AB10" s="24"/>
       <c r="AC10" s="24"/>
       <c r="AD10" s="24"/>
       <c r="AE10" s="24"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="24"/>
       <c r="AJ10" s="24"/>
       <c r="AK10" s="24"/>
@@ -11126,61 +11156,67 @@
       <c r="AX12" s="22"/>
       <c r="AY12" s="22"/>
       <c r="AZ12" s="22"/>
       <c r="BA12" s="22"/>
     </row>
     <row r="13" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>61</v>
       </c>
       <c r="B13" s="22">
         <v>1153</v>
       </c>
       <c r="C13" s="22">
         <v>1834</v>
       </c>
       <c r="D13" s="22">
         <v>1928</v>
       </c>
       <c r="E13" s="22">
         <v>2028</v>
       </c>
       <c r="F13" s="22">
         <v>2157</v>
       </c>
       <c r="G13" s="22">
-        <v>2047</v>
+        <v>2061</v>
       </c>
       <c r="H13" s="22">
-        <v>1782</v>
+        <v>1842</v>
       </c>
       <c r="I13" s="22">
-        <v>1861</v>
-[...3 lines deleted...]
-      <c r="L13" s="22"/>
+        <v>2075</v>
+      </c>
+      <c r="J13" s="22">
+        <v>2080</v>
+      </c>
+      <c r="K13" s="22">
+        <v>1927</v>
+      </c>
+      <c r="L13" s="22">
+        <v>1806</v>
+      </c>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="22"/>
       <c r="Q13" s="22"/>
       <c r="R13" s="22"/>
       <c r="S13" s="22"/>
       <c r="T13" s="22"/>
       <c r="U13" s="22"/>
       <c r="V13" s="22"/>
       <c r="W13" s="22"/>
       <c r="X13" s="22"/>
       <c r="Y13" s="22"/>
       <c r="Z13" s="22"/>
       <c r="AA13" s="22"/>
       <c r="AB13" s="22"/>
       <c r="AC13" s="22"/>
       <c r="AD13" s="22"/>
       <c r="AE13" s="22"/>
       <c r="AF13" s="22"/>
       <c r="AG13" s="22"/>
       <c r="AH13" s="22"/>
       <c r="AI13" s="22"/>
       <c r="AJ13" s="22"/>
       <c r="AK13" s="22"/>
@@ -11202,58 +11238,64 @@
       <c r="BA13" s="22"/>
     </row>
     <row r="14" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="22">
         <v>136</v>
       </c>
       <c r="C14" s="22">
         <v>235</v>
       </c>
       <c r="D14" s="22">
         <v>197</v>
       </c>
       <c r="E14" s="22">
         <v>182</v>
       </c>
       <c r="F14" s="22">
         <v>169</v>
       </c>
       <c r="G14" s="22">
         <v>170</v>
       </c>
       <c r="H14" s="22">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="I14" s="22">
-        <v>271</v>
-[...3 lines deleted...]
-      <c r="L14" s="22"/>
+        <v>286</v>
+      </c>
+      <c r="J14" s="22">
+        <v>297</v>
+      </c>
+      <c r="K14" s="22">
+        <v>232</v>
+      </c>
+      <c r="L14" s="22">
+        <v>224</v>
+      </c>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
       <c r="Q14" s="22"/>
       <c r="R14" s="22"/>
       <c r="S14" s="22"/>
       <c r="T14" s="22"/>
       <c r="U14" s="22"/>
       <c r="V14" s="22"/>
       <c r="W14" s="22"/>
       <c r="X14" s="22"/>
       <c r="Y14" s="22"/>
       <c r="Z14" s="22"/>
       <c r="AA14" s="22"/>
       <c r="AB14" s="22"/>
       <c r="AC14" s="22"/>
       <c r="AD14" s="22"/>
       <c r="AE14" s="22"/>
       <c r="AF14" s="22"/>
       <c r="AG14" s="22"/>
       <c r="AH14" s="22"/>
       <c r="AI14" s="22"/>
       <c r="AJ14" s="22"/>
       <c r="AK14" s="22"/>
@@ -11272,61 +11314,67 @@
       <c r="AX14" s="22"/>
       <c r="AY14" s="22"/>
       <c r="AZ14" s="22"/>
       <c r="BA14" s="22"/>
     </row>
     <row r="15" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="23">
         <v>0.1055</v>
       </c>
       <c r="C15" s="23">
         <v>0.11360000000000001</v>
       </c>
       <c r="D15" s="23">
         <v>9.2700000000000005E-2</v>
       </c>
       <c r="E15" s="23">
         <v>8.2400000000000001E-2</v>
       </c>
       <c r="F15" s="23">
         <v>7.2700000000000001E-2</v>
       </c>
       <c r="G15" s="23">
-        <v>7.6700000000000004E-2</v>
+        <v>7.6200000000000004E-2</v>
       </c>
       <c r="H15" s="23">
-        <v>0.1125</v>
+        <v>0.11310000000000001</v>
       </c>
       <c r="I15" s="23">
-        <v>0.12709999999999999</v>
-[...3 lines deleted...]
-      <c r="L15" s="23"/>
+        <v>0.1211</v>
+      </c>
+      <c r="J15" s="23">
+        <v>0.1249</v>
+      </c>
+      <c r="K15" s="23">
+        <v>0.1075</v>
+      </c>
+      <c r="L15" s="23">
+        <v>0.1103</v>
+      </c>
       <c r="M15" s="23"/>
       <c r="N15" s="23"/>
       <c r="O15" s="23"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="23"/>
       <c r="R15" s="23"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
       <c r="U15" s="23"/>
       <c r="V15" s="23"/>
       <c r="W15" s="23"/>
       <c r="X15" s="23"/>
       <c r="Y15" s="23"/>
       <c r="Z15" s="23"/>
       <c r="AA15" s="23"/>
       <c r="AB15" s="23"/>
       <c r="AC15" s="23"/>
       <c r="AD15" s="23"/>
       <c r="AE15" s="23"/>
       <c r="AF15" s="23"/>
       <c r="AG15" s="23"/>
       <c r="AH15" s="23"/>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="23"/>
       <c r="AK15" s="23"/>
@@ -11430,72 +11478,50 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010011206173583AC04F84297E109725D0AB" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d67b3ea0ee30cafa0f6dcee79b718dce">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c77926f6-2acc-4ae9-a524-6f86b1b56ab1" xmlns:ns3="ad647b8f-8239-4126-8166-9dee6ee1e4e3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="244ac8411882886094bee565c31d82b8" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="c77926f6-2acc-4ae9-a524-6f86b1b56ab1"/>
     <xsd:import namespace="ad647b8f-8239-4126-8166-9dee6ee1e4e3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -11729,94 +11755,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ad647b8f-8239-4126-8166-9dee6ee1e4e3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c77926f6-2acc-4ae9-a524-6f86b1b56ab1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB17DE80-6966-4997-9BA1-2C3ADC1D4818}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62292C86-EA2C-47BF-A2D9-E28B01B55223}">
-[...18 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15DB11FE-3264-4679-8E82-3FF1D3D8B6E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="c77926f6-2acc-4ae9-a524-6f86b1b56ab1"/>
     <ds:schemaRef ds:uri="ad647b8f-8239-4126-8166-9dee6ee1e4e3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C7A4877-6701-4372-82C7-EB769A0A0C29}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62292C86-EA2C-47BF-A2D9-E28B01B55223}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ad647b8f-8239-4126-8166-9dee6ee1e4e3"/>
+    <ds:schemaRef ds:uri="c77926f6-2acc-4ae9-a524-6f86b1b56ab1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>