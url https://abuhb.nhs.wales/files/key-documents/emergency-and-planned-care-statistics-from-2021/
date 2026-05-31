--- v0 (2026-04-30)
+++ v1 (2026-05-31)
@@ -14,53 +14,53 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nhswales365.sharepoint.com/sites/ABB_CommunicationandEngagement_Team/Intranet  Website/How are we doing/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="646" documentId="14_{44C1D556-D2E6-43FE-992A-07C0A0FD32A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0EFAC94C-125B-439F-8E96-2BB0676FFFA5}"/>
+  <xr:revisionPtr revIDLastSave="663" documentId="14_{44C1D556-D2E6-43FE-992A-07C0A0FD32A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F114697E-4752-406D-909A-6B26171B6057}"/>
   <bookViews>
-    <workbookView xWindow="20370" yWindow="-1560" windowWidth="29040" windowHeight="16440" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="16440" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2021" sheetId="7" r:id="rId1"/>
     <sheet name="2022" sheetId="8" r:id="rId2"/>
     <sheet name="2023" sheetId="9" r:id="rId3"/>
     <sheet name="2024" sheetId="10" r:id="rId4"/>
     <sheet name="2025" sheetId="11" r:id="rId5"/>
     <sheet name="2026" sheetId="12" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
@@ -10233,52 +10233,52 @@
       <c r="AW16" s="22"/>
       <c r="AX16" s="22"/>
       <c r="AY16" s="22"/>
       <c r="AZ16" s="22"/>
       <c r="BA16" s="22"/>
     </row>
     <row r="19" spans="31:31" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AE19"/>
     </row>
     <row r="20" spans="31:31" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AE20"/>
     </row>
     <row r="21" spans="31:31" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AE21"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D31FCB4A-6905-4E01-93F4-8AE983A936FE}">
   <dimension ref="A1:BU19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="N1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="Q11" sqref="Q11"/>
+      <pane xSplit="1" topLeftCell="S1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="81.42578125" style="1" customWidth="1"/>
     <col min="2" max="53" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="2" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
     </row>
     <row r="3" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18"/>
       <c r="B3" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>2</v>
       </c>
@@ -10679,57 +10679,67 @@
       <c r="I6" s="22">
         <v>3203</v>
       </c>
       <c r="J6" s="22">
         <v>3648</v>
       </c>
       <c r="K6" s="22">
         <v>3714</v>
       </c>
       <c r="L6" s="22">
         <v>3403</v>
       </c>
       <c r="M6" s="22">
         <v>4012</v>
       </c>
       <c r="N6" s="22">
         <v>3817</v>
       </c>
       <c r="O6" s="22">
         <v>3433</v>
       </c>
       <c r="P6" s="22">
         <v>3675</v>
       </c>
       <c r="Q6" s="22">
-        <v>3833</v>
-[...5 lines deleted...]
-      <c r="V6" s="22"/>
+        <v>3834</v>
+      </c>
+      <c r="R6" s="22">
+        <v>4002</v>
+      </c>
+      <c r="S6" s="22">
+        <v>3929</v>
+      </c>
+      <c r="T6" s="22">
+        <v>3945</v>
+      </c>
+      <c r="U6" s="22">
+        <v>3683</v>
+      </c>
+      <c r="V6" s="22">
+        <v>3608</v>
+      </c>
       <c r="W6" s="22"/>
       <c r="X6" s="22"/>
       <c r="Y6" s="22"/>
       <c r="Z6" s="22"/>
       <c r="AA6" s="22"/>
       <c r="AB6" s="22"/>
       <c r="AC6" s="22"/>
       <c r="AD6" s="22"/>
       <c r="AE6" s="22"/>
       <c r="AF6" s="22"/>
       <c r="AG6" s="22"/>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="22"/>
       <c r="AK6" s="22"/>
       <c r="AL6" s="22"/>
       <c r="AM6" s="22"/>
       <c r="AN6" s="22"/>
       <c r="AO6" s="22"/>
       <c r="AP6" s="22"/>
       <c r="AQ6" s="22"/>
       <c r="AR6" s="22"/>
       <c r="AS6" s="22"/>
       <c r="AT6" s="22"/>
       <c r="AU6" s="22"/>
@@ -10770,55 +10780,65 @@
       </c>
       <c r="J7" s="22">
         <v>126</v>
       </c>
       <c r="K7" s="22">
         <v>157</v>
       </c>
       <c r="L7" s="22">
         <v>109</v>
       </c>
       <c r="M7" s="22">
         <v>173</v>
       </c>
       <c r="N7" s="22">
         <v>118</v>
       </c>
       <c r="O7" s="22">
         <v>119</v>
       </c>
       <c r="P7" s="22">
         <v>146</v>
       </c>
       <c r="Q7" s="22">
         <v>126</v>
       </c>
-      <c r="R7" s="22"/>
-[...3 lines deleted...]
-      <c r="V7" s="22"/>
+      <c r="R7" s="22">
+        <v>125</v>
+      </c>
+      <c r="S7" s="22">
+        <v>137</v>
+      </c>
+      <c r="T7" s="22">
+        <v>164</v>
+      </c>
+      <c r="U7" s="22">
+        <v>128</v>
+      </c>
+      <c r="V7" s="22">
+        <v>124</v>
+      </c>
       <c r="W7" s="22"/>
       <c r="X7" s="22"/>
       <c r="Y7" s="22"/>
       <c r="Z7" s="22"/>
       <c r="AA7" s="22"/>
       <c r="AB7" s="22"/>
       <c r="AC7" s="22"/>
       <c r="AD7" s="22"/>
       <c r="AE7" s="22"/>
       <c r="AF7" s="22"/>
       <c r="AG7" s="22"/>
       <c r="AH7" s="22"/>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="22"/>
       <c r="AK7" s="22"/>
       <c r="AL7" s="22"/>
       <c r="AM7" s="22"/>
       <c r="AN7" s="22"/>
       <c r="AO7" s="22"/>
       <c r="AP7" s="22"/>
       <c r="AQ7" s="22"/>
       <c r="AR7" s="22"/>
       <c r="AS7" s="22"/>
       <c r="AT7" s="22"/>
       <c r="AU7" s="22"/>
@@ -10859,55 +10879,65 @@
       </c>
       <c r="J8" s="23">
         <v>0.73850000000000005</v>
       </c>
       <c r="K8" s="23">
         <v>0.71619999999999995</v>
       </c>
       <c r="L8" s="23">
         <v>0.7802</v>
       </c>
       <c r="M8" s="23">
         <v>0.70089999999999997</v>
       </c>
       <c r="N8" s="23">
         <v>0.76529999999999998</v>
       </c>
       <c r="O8" s="23">
         <v>0.73729999999999996</v>
       </c>
       <c r="P8" s="23">
         <v>0.72870000000000001</v>
       </c>
       <c r="Q8" s="23">
         <v>0.76419999999999999</v>
       </c>
-      <c r="R8" s="23"/>
-[...3 lines deleted...]
-      <c r="V8" s="23"/>
+      <c r="R8" s="23">
+        <v>0.76239999999999997</v>
+      </c>
+      <c r="S8" s="23">
+        <v>0.75239999999999996</v>
+      </c>
+      <c r="T8" s="23">
+        <v>0.71479999999999999</v>
+      </c>
+      <c r="U8" s="23">
+        <v>0.75260000000000005</v>
+      </c>
+      <c r="V8" s="23">
+        <v>0.75219999999999998</v>
+      </c>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
       <c r="Z8" s="23"/>
       <c r="AA8" s="23"/>
       <c r="AB8" s="23"/>
       <c r="AC8" s="23"/>
       <c r="AD8" s="23"/>
       <c r="AE8" s="23"/>
       <c r="AF8" s="23"/>
       <c r="AG8" s="23"/>
       <c r="AH8" s="23"/>
       <c r="AI8" s="23"/>
       <c r="AJ8" s="23"/>
       <c r="AK8" s="23"/>
       <c r="AL8" s="23"/>
       <c r="AM8" s="23"/>
       <c r="AN8" s="23"/>
       <c r="AO8" s="23"/>
       <c r="AP8" s="23"/>
       <c r="AQ8" s="23"/>
       <c r="AR8" s="23"/>
       <c r="AS8" s="23"/>
       <c r="AT8" s="23"/>
       <c r="AU8" s="23"/>
@@ -10948,55 +10978,65 @@
       </c>
       <c r="J9" s="24">
         <v>292</v>
       </c>
       <c r="K9" s="24">
         <v>289</v>
       </c>
       <c r="L9" s="24">
         <v>272</v>
       </c>
       <c r="M9" s="24">
         <v>323</v>
       </c>
       <c r="N9" s="24">
         <v>289</v>
       </c>
       <c r="O9" s="24">
         <v>311</v>
       </c>
       <c r="P9" s="24">
         <v>293</v>
       </c>
       <c r="Q9" s="24">
         <v>298</v>
       </c>
-      <c r="R9" s="24"/>
-[...3 lines deleted...]
-      <c r="V9" s="24"/>
+      <c r="R9" s="24">
+        <v>309</v>
+      </c>
+      <c r="S9" s="24">
+        <v>311</v>
+      </c>
+      <c r="T9" s="24">
+        <v>306</v>
+      </c>
+      <c r="U9" s="24">
+        <v>308</v>
+      </c>
+      <c r="V9" s="24">
+        <v>306</v>
+      </c>
       <c r="W9" s="24"/>
       <c r="X9" s="24"/>
       <c r="Y9" s="24"/>
       <c r="Z9" s="24"/>
       <c r="AA9" s="24"/>
       <c r="AB9" s="24"/>
       <c r="AC9" s="24"/>
       <c r="AD9" s="24"/>
       <c r="AE9" s="24"/>
       <c r="AF9" s="24"/>
       <c r="AG9" s="24"/>
       <c r="AH9" s="24"/>
       <c r="AI9" s="24"/>
       <c r="AJ9" s="24"/>
       <c r="AK9" s="24"/>
       <c r="AL9" s="24"/>
       <c r="AM9" s="24"/>
       <c r="AN9" s="24"/>
       <c r="AO9" s="24"/>
       <c r="AP9" s="24"/>
       <c r="AQ9" s="24"/>
       <c r="AR9" s="24"/>
       <c r="AS9" s="24"/>
       <c r="AT9" s="24"/>
       <c r="AU9" s="24"/>
@@ -11037,55 +11077,65 @@
       </c>
       <c r="J10" s="24">
         <v>136</v>
       </c>
       <c r="K10" s="24">
         <v>123</v>
       </c>
       <c r="L10" s="24">
         <v>147</v>
       </c>
       <c r="M10" s="24">
         <v>121</v>
       </c>
       <c r="N10" s="24">
         <v>111</v>
       </c>
       <c r="O10" s="24">
         <v>104</v>
       </c>
       <c r="P10" s="24">
         <v>112</v>
       </c>
       <c r="Q10" s="24">
         <v>165</v>
       </c>
-      <c r="R10" s="24"/>
-[...3 lines deleted...]
-      <c r="V10" s="24"/>
+      <c r="R10" s="24">
+        <v>120</v>
+      </c>
+      <c r="S10" s="24">
+        <v>125</v>
+      </c>
+      <c r="T10" s="24">
+        <v>122</v>
+      </c>
+      <c r="U10" s="24">
+        <v>172</v>
+      </c>
+      <c r="V10" s="24">
+        <v>125</v>
+      </c>
       <c r="W10" s="24"/>
       <c r="X10" s="24"/>
       <c r="Y10" s="24"/>
       <c r="Z10" s="24"/>
       <c r="AA10" s="24"/>
       <c r="AB10" s="24"/>
       <c r="AC10" s="24"/>
       <c r="AD10" s="24"/>
       <c r="AE10" s="24"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="24"/>
       <c r="AJ10" s="24"/>
       <c r="AK10" s="24"/>
       <c r="AL10" s="24"/>
       <c r="AM10" s="24"/>
       <c r="AN10" s="24"/>
       <c r="AO10" s="24"/>
       <c r="AP10" s="24"/>
       <c r="AQ10" s="24"/>
       <c r="AR10" s="24"/>
       <c r="AS10" s="24"/>
       <c r="AT10" s="24"/>
       <c r="AU10" s="24"/>
@@ -11227,66 +11277,76 @@
       <c r="F13" s="22">
         <v>2157</v>
       </c>
       <c r="G13" s="22">
         <v>2061</v>
       </c>
       <c r="H13" s="22">
         <v>1842</v>
       </c>
       <c r="I13" s="22">
         <v>2075</v>
       </c>
       <c r="J13" s="22">
         <v>2198</v>
       </c>
       <c r="K13" s="22">
         <v>2043</v>
       </c>
       <c r="L13" s="22">
         <v>1955</v>
       </c>
       <c r="M13" s="22">
         <v>2139</v>
       </c>
       <c r="N13" s="22">
-        <v>2212</v>
+        <v>2274</v>
       </c>
       <c r="O13" s="22">
-        <v>1296</v>
+        <v>1342</v>
       </c>
       <c r="P13" s="22">
-        <v>1074</v>
+        <v>1095</v>
       </c>
       <c r="Q13" s="22">
-        <v>1562</v>
-[...5 lines deleted...]
-      <c r="V13" s="22"/>
+        <v>1583</v>
+      </c>
+      <c r="R13" s="22">
+        <v>1572</v>
+      </c>
+      <c r="S13" s="22">
+        <v>1464</v>
+      </c>
+      <c r="T13" s="22">
+        <v>1216</v>
+      </c>
+      <c r="U13" s="22">
+        <v>1278</v>
+      </c>
+      <c r="V13" s="22">
+        <v>1362</v>
+      </c>
       <c r="W13" s="22"/>
       <c r="X13" s="22"/>
       <c r="Y13" s="22"/>
       <c r="Z13" s="22"/>
       <c r="AA13" s="22"/>
       <c r="AB13" s="22"/>
       <c r="AC13" s="22"/>
       <c r="AD13" s="22"/>
       <c r="AE13" s="22"/>
       <c r="AF13" s="22"/>
       <c r="AG13" s="22"/>
       <c r="AH13" s="22"/>
       <c r="AI13" s="22"/>
       <c r="AJ13" s="22"/>
       <c r="AK13" s="22"/>
       <c r="AL13" s="22"/>
       <c r="AM13" s="22"/>
       <c r="AN13" s="22"/>
       <c r="AO13" s="22"/>
       <c r="AP13" s="22"/>
       <c r="AQ13" s="22"/>
       <c r="AR13" s="22"/>
       <c r="AS13" s="22"/>
       <c r="AT13" s="22"/>
       <c r="AU13" s="22"/>
@@ -11316,66 +11376,76 @@
       <c r="F14" s="22">
         <v>169</v>
       </c>
       <c r="G14" s="22">
         <v>170</v>
       </c>
       <c r="H14" s="22">
         <v>235</v>
       </c>
       <c r="I14" s="22">
         <v>286</v>
       </c>
       <c r="J14" s="22">
         <v>298</v>
       </c>
       <c r="K14" s="22">
         <v>232</v>
       </c>
       <c r="L14" s="22">
         <v>227</v>
       </c>
       <c r="M14" s="22">
         <v>319</v>
       </c>
       <c r="N14" s="22">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="O14" s="22">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="P14" s="22">
         <v>205</v>
       </c>
       <c r="Q14" s="22">
-        <v>554</v>
-[...5 lines deleted...]
-      <c r="V14" s="22"/>
+        <v>556</v>
+      </c>
+      <c r="R14" s="22">
+        <v>155</v>
+      </c>
+      <c r="S14" s="22">
+        <v>189</v>
+      </c>
+      <c r="T14" s="22">
+        <v>89</v>
+      </c>
+      <c r="U14" s="22">
+        <v>152</v>
+      </c>
+      <c r="V14" s="22">
+        <v>147</v>
+      </c>
       <c r="W14" s="22"/>
       <c r="X14" s="22"/>
       <c r="Y14" s="22"/>
       <c r="Z14" s="22"/>
       <c r="AA14" s="22"/>
       <c r="AB14" s="22"/>
       <c r="AC14" s="22"/>
       <c r="AD14" s="22"/>
       <c r="AE14" s="22"/>
       <c r="AF14" s="22"/>
       <c r="AG14" s="22"/>
       <c r="AH14" s="22"/>
       <c r="AI14" s="22"/>
       <c r="AJ14" s="22"/>
       <c r="AK14" s="22"/>
       <c r="AL14" s="22"/>
       <c r="AM14" s="22"/>
       <c r="AN14" s="22"/>
       <c r="AO14" s="22"/>
       <c r="AP14" s="22"/>
       <c r="AQ14" s="22"/>
       <c r="AR14" s="22"/>
       <c r="AS14" s="22"/>
       <c r="AT14" s="22"/>
       <c r="AU14" s="22"/>
@@ -11408,63 +11478,73 @@
       <c r="G15" s="23">
         <v>7.6200000000000004E-2</v>
       </c>
       <c r="H15" s="23">
         <v>0.11310000000000001</v>
       </c>
       <c r="I15" s="23">
         <v>0.1211</v>
       </c>
       <c r="J15" s="23">
         <v>0.11940000000000001</v>
       </c>
       <c r="K15" s="23">
         <v>0.10199999999999999</v>
       </c>
       <c r="L15" s="23">
         <v>0.104</v>
       </c>
       <c r="M15" s="23">
         <v>0.1298</v>
       </c>
       <c r="N15" s="23">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="O15" s="23">
-        <v>0.13769999999999999</v>
+        <v>0.1348</v>
       </c>
       <c r="P15" s="23">
-        <v>0.1603</v>
+        <v>0.15770000000000001</v>
       </c>
       <c r="Q15" s="23">
-        <v>0.26179999999999998</v>
-[...5 lines deleted...]
-      <c r="V15" s="23"/>
+        <v>0.25990000000000002</v>
+      </c>
+      <c r="R15" s="23">
+        <v>8.9800000000000005E-2</v>
+      </c>
+      <c r="S15" s="23">
+        <v>0.1143</v>
+      </c>
+      <c r="T15" s="23">
+        <v>6.8199999999999997E-2</v>
+      </c>
+      <c r="U15" s="23">
+        <v>0.10630000000000001</v>
+      </c>
+      <c r="V15" s="23">
+        <v>9.74E-2</v>
+      </c>
       <c r="W15" s="23"/>
       <c r="X15" s="23"/>
       <c r="Y15" s="23"/>
       <c r="Z15" s="23"/>
       <c r="AA15" s="23"/>
       <c r="AB15" s="23"/>
       <c r="AC15" s="23"/>
       <c r="AD15" s="23"/>
       <c r="AE15" s="23"/>
       <c r="AF15" s="23"/>
       <c r="AG15" s="23"/>
       <c r="AH15" s="23"/>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="23"/>
       <c r="AK15" s="23"/>
       <c r="AL15" s="23"/>
       <c r="AM15" s="23"/>
       <c r="AN15" s="23"/>
       <c r="AO15" s="23"/>
       <c r="AP15" s="23"/>
       <c r="AQ15" s="23"/>
       <c r="AR15" s="23"/>
       <c r="AS15" s="23"/>
       <c r="AT15" s="23"/>
       <c r="AU15" s="23"/>