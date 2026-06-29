--- v1 (2026-05-31)
+++ v2 (2026-06-29)
@@ -14,53 +14,53 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nhswales365.sharepoint.com/sites/ABB_CommunicationandEngagement_Team/Intranet  Website/How are we doing/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="663" documentId="14_{44C1D556-D2E6-43FE-992A-07C0A0FD32A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F114697E-4752-406D-909A-6B26171B6057}"/>
+  <xr:revisionPtr revIDLastSave="715" documentId="14_{44C1D556-D2E6-43FE-992A-07C0A0FD32A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{665FB425-FED8-472A-A179-5AF1ADE8BADD}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="16440" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20370" yWindow="-1560" windowWidth="29040" windowHeight="16440" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2021" sheetId="7" r:id="rId1"/>
     <sheet name="2022" sheetId="8" r:id="rId2"/>
     <sheet name="2023" sheetId="9" r:id="rId3"/>
     <sheet name="2024" sheetId="10" r:id="rId4"/>
     <sheet name="2025" sheetId="11" r:id="rId5"/>
     <sheet name="2026" sheetId="12" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
@@ -10233,51 +10233,51 @@
       <c r="AW16" s="22"/>
       <c r="AX16" s="22"/>
       <c r="AY16" s="22"/>
       <c r="AZ16" s="22"/>
       <c r="BA16" s="22"/>
     </row>
     <row r="19" spans="31:31" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AE19"/>
     </row>
     <row r="20" spans="31:31" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AE20"/>
     </row>
     <row r="21" spans="31:31" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AE21"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D31FCB4A-6905-4E01-93F4-8AE983A936FE}">
   <dimension ref="A1:BU19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="S1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="81.42578125" style="1" customWidth="1"/>
     <col min="2" max="53" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="2" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
     </row>
     <row r="3" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18"/>
       <c r="B3" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>2</v>
@@ -10696,54 +10696,62 @@
       </c>
       <c r="O6" s="22">
         <v>3433</v>
       </c>
       <c r="P6" s="22">
         <v>3675</v>
       </c>
       <c r="Q6" s="22">
         <v>3834</v>
       </c>
       <c r="R6" s="22">
         <v>4002</v>
       </c>
       <c r="S6" s="22">
         <v>3929</v>
       </c>
       <c r="T6" s="22">
         <v>3945</v>
       </c>
       <c r="U6" s="22">
         <v>3683</v>
       </c>
       <c r="V6" s="22">
         <v>3608</v>
       </c>
-      <c r="W6" s="22"/>
-[...2 lines deleted...]
-      <c r="Z6" s="22"/>
+      <c r="W6" s="22">
+        <v>3841</v>
+      </c>
+      <c r="X6" s="22">
+        <v>3707</v>
+      </c>
+      <c r="Y6" s="22">
+        <v>3762</v>
+      </c>
+      <c r="Z6" s="22">
+        <v>3918</v>
+      </c>
       <c r="AA6" s="22"/>
       <c r="AB6" s="22"/>
       <c r="AC6" s="22"/>
       <c r="AD6" s="22"/>
       <c r="AE6" s="22"/>
       <c r="AF6" s="22"/>
       <c r="AG6" s="22"/>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="22"/>
       <c r="AK6" s="22"/>
       <c r="AL6" s="22"/>
       <c r="AM6" s="22"/>
       <c r="AN6" s="22"/>
       <c r="AO6" s="22"/>
       <c r="AP6" s="22"/>
       <c r="AQ6" s="22"/>
       <c r="AR6" s="22"/>
       <c r="AS6" s="22"/>
       <c r="AT6" s="22"/>
       <c r="AU6" s="22"/>
       <c r="AV6" s="22"/>
       <c r="AW6" s="22"/>
       <c r="AX6" s="22"/>
       <c r="AY6" s="22"/>
@@ -10795,54 +10803,62 @@
       </c>
       <c r="O7" s="22">
         <v>119</v>
       </c>
       <c r="P7" s="22">
         <v>146</v>
       </c>
       <c r="Q7" s="22">
         <v>126</v>
       </c>
       <c r="R7" s="22">
         <v>125</v>
       </c>
       <c r="S7" s="22">
         <v>137</v>
       </c>
       <c r="T7" s="22">
         <v>164</v>
       </c>
       <c r="U7" s="22">
         <v>128</v>
       </c>
       <c r="V7" s="22">
         <v>124</v>
       </c>
-      <c r="W7" s="22"/>
-[...2 lines deleted...]
-      <c r="Z7" s="22"/>
+      <c r="W7" s="22">
+        <v>159</v>
+      </c>
+      <c r="X7" s="22">
+        <v>128</v>
+      </c>
+      <c r="Y7" s="22">
+        <v>157</v>
+      </c>
+      <c r="Z7" s="22">
+        <v>163</v>
+      </c>
       <c r="AA7" s="22"/>
       <c r="AB7" s="22"/>
       <c r="AC7" s="22"/>
       <c r="AD7" s="22"/>
       <c r="AE7" s="22"/>
       <c r="AF7" s="22"/>
       <c r="AG7" s="22"/>
       <c r="AH7" s="22"/>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="22"/>
       <c r="AK7" s="22"/>
       <c r="AL7" s="22"/>
       <c r="AM7" s="22"/>
       <c r="AN7" s="22"/>
       <c r="AO7" s="22"/>
       <c r="AP7" s="22"/>
       <c r="AQ7" s="22"/>
       <c r="AR7" s="22"/>
       <c r="AS7" s="22"/>
       <c r="AT7" s="22"/>
       <c r="AU7" s="22"/>
       <c r="AV7" s="22"/>
       <c r="AW7" s="22"/>
       <c r="AX7" s="22"/>
       <c r="AY7" s="22"/>
@@ -10894,54 +10910,62 @@
       </c>
       <c r="O8" s="23">
         <v>0.73729999999999996</v>
       </c>
       <c r="P8" s="23">
         <v>0.72870000000000001</v>
       </c>
       <c r="Q8" s="23">
         <v>0.76419999999999999</v>
       </c>
       <c r="R8" s="23">
         <v>0.76239999999999997</v>
       </c>
       <c r="S8" s="23">
         <v>0.75239999999999996</v>
       </c>
       <c r="T8" s="23">
         <v>0.71479999999999999</v>
       </c>
       <c r="U8" s="23">
         <v>0.75260000000000005</v>
       </c>
       <c r="V8" s="23">
         <v>0.75219999999999998</v>
       </c>
-      <c r="W8" s="23"/>
-[...2 lines deleted...]
-      <c r="Z8" s="23"/>
+      <c r="W8" s="23">
+        <v>0.73729999999999996</v>
+      </c>
+      <c r="X8" s="23">
+        <v>0.73129999999999995</v>
+      </c>
+      <c r="Y8" s="23">
+        <v>0.72619999999999996</v>
+      </c>
+      <c r="Z8" s="23">
+        <v>0.71919999999999995</v>
+      </c>
       <c r="AA8" s="23"/>
       <c r="AB8" s="23"/>
       <c r="AC8" s="23"/>
       <c r="AD8" s="23"/>
       <c r="AE8" s="23"/>
       <c r="AF8" s="23"/>
       <c r="AG8" s="23"/>
       <c r="AH8" s="23"/>
       <c r="AI8" s="23"/>
       <c r="AJ8" s="23"/>
       <c r="AK8" s="23"/>
       <c r="AL8" s="23"/>
       <c r="AM8" s="23"/>
       <c r="AN8" s="23"/>
       <c r="AO8" s="23"/>
       <c r="AP8" s="23"/>
       <c r="AQ8" s="23"/>
       <c r="AR8" s="23"/>
       <c r="AS8" s="23"/>
       <c r="AT8" s="23"/>
       <c r="AU8" s="23"/>
       <c r="AV8" s="23"/>
       <c r="AW8" s="23"/>
       <c r="AX8" s="23"/>
       <c r="AY8" s="23"/>
@@ -10993,54 +11017,62 @@
       </c>
       <c r="O9" s="24">
         <v>311</v>
       </c>
       <c r="P9" s="24">
         <v>293</v>
       </c>
       <c r="Q9" s="24">
         <v>298</v>
       </c>
       <c r="R9" s="24">
         <v>309</v>
       </c>
       <c r="S9" s="24">
         <v>311</v>
       </c>
       <c r="T9" s="24">
         <v>306</v>
       </c>
       <c r="U9" s="24">
         <v>308</v>
       </c>
       <c r="V9" s="24">
         <v>306</v>
       </c>
-      <c r="W9" s="24"/>
-[...2 lines deleted...]
-      <c r="Z9" s="24"/>
+      <c r="W9" s="24">
+        <v>297</v>
+      </c>
+      <c r="X9" s="24">
+        <v>273</v>
+      </c>
+      <c r="Y9" s="24">
+        <v>254</v>
+      </c>
+      <c r="Z9" s="24">
+        <v>299</v>
+      </c>
       <c r="AA9" s="24"/>
       <c r="AB9" s="24"/>
       <c r="AC9" s="24"/>
       <c r="AD9" s="24"/>
       <c r="AE9" s="24"/>
       <c r="AF9" s="24"/>
       <c r="AG9" s="24"/>
       <c r="AH9" s="24"/>
       <c r="AI9" s="24"/>
       <c r="AJ9" s="24"/>
       <c r="AK9" s="24"/>
       <c r="AL9" s="24"/>
       <c r="AM9" s="24"/>
       <c r="AN9" s="24"/>
       <c r="AO9" s="24"/>
       <c r="AP9" s="24"/>
       <c r="AQ9" s="24"/>
       <c r="AR9" s="24"/>
       <c r="AS9" s="24"/>
       <c r="AT9" s="24"/>
       <c r="AU9" s="24"/>
       <c r="AV9" s="24"/>
       <c r="AW9" s="24"/>
       <c r="AX9" s="24"/>
       <c r="AY9" s="24"/>
@@ -11092,54 +11124,62 @@
       </c>
       <c r="O10" s="24">
         <v>104</v>
       </c>
       <c r="P10" s="24">
         <v>112</v>
       </c>
       <c r="Q10" s="24">
         <v>165</v>
       </c>
       <c r="R10" s="24">
         <v>120</v>
       </c>
       <c r="S10" s="24">
         <v>125</v>
       </c>
       <c r="T10" s="24">
         <v>122</v>
       </c>
       <c r="U10" s="24">
         <v>172</v>
       </c>
       <c r="V10" s="24">
         <v>125</v>
       </c>
-      <c r="W10" s="24"/>
-[...2 lines deleted...]
-      <c r="Z10" s="24"/>
+      <c r="W10" s="24">
+        <v>122</v>
+      </c>
+      <c r="X10" s="24">
+        <v>111</v>
+      </c>
+      <c r="Y10" s="24">
+        <v>86</v>
+      </c>
+      <c r="Z10" s="24">
+        <v>117</v>
+      </c>
       <c r="AA10" s="24"/>
       <c r="AB10" s="24"/>
       <c r="AC10" s="24"/>
       <c r="AD10" s="24"/>
       <c r="AE10" s="24"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="24"/>
       <c r="AJ10" s="24"/>
       <c r="AK10" s="24"/>
       <c r="AL10" s="24"/>
       <c r="AM10" s="24"/>
       <c r="AN10" s="24"/>
       <c r="AO10" s="24"/>
       <c r="AP10" s="24"/>
       <c r="AQ10" s="24"/>
       <c r="AR10" s="24"/>
       <c r="AS10" s="24"/>
       <c r="AT10" s="24"/>
       <c r="AU10" s="24"/>
       <c r="AV10" s="24"/>
       <c r="AW10" s="24"/>
       <c r="AX10" s="24"/>
       <c r="AY10" s="24"/>
@@ -11295,62 +11335,70 @@
       <c r="L13" s="22">
         <v>1955</v>
       </c>
       <c r="M13" s="22">
         <v>2139</v>
       </c>
       <c r="N13" s="22">
         <v>2274</v>
       </c>
       <c r="O13" s="22">
         <v>1342</v>
       </c>
       <c r="P13" s="22">
         <v>1095</v>
       </c>
       <c r="Q13" s="22">
         <v>1583</v>
       </c>
       <c r="R13" s="22">
         <v>1572</v>
       </c>
       <c r="S13" s="22">
         <v>1464</v>
       </c>
       <c r="T13" s="22">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="U13" s="22">
-        <v>1278</v>
+        <v>1292</v>
       </c>
       <c r="V13" s="22">
-        <v>1362</v>
-[...4 lines deleted...]
-      <c r="Z13" s="22"/>
+        <v>1375</v>
+      </c>
+      <c r="W13" s="22">
+        <v>1094</v>
+      </c>
+      <c r="X13" s="22">
+        <v>1497</v>
+      </c>
+      <c r="Y13" s="22">
+        <v>1291</v>
+      </c>
+      <c r="Z13" s="22">
+        <v>1417</v>
+      </c>
       <c r="AA13" s="22"/>
       <c r="AB13" s="22"/>
       <c r="AC13" s="22"/>
       <c r="AD13" s="22"/>
       <c r="AE13" s="22"/>
       <c r="AF13" s="22"/>
       <c r="AG13" s="22"/>
       <c r="AH13" s="22"/>
       <c r="AI13" s="22"/>
       <c r="AJ13" s="22"/>
       <c r="AK13" s="22"/>
       <c r="AL13" s="22"/>
       <c r="AM13" s="22"/>
       <c r="AN13" s="22"/>
       <c r="AO13" s="22"/>
       <c r="AP13" s="22"/>
       <c r="AQ13" s="22"/>
       <c r="AR13" s="22"/>
       <c r="AS13" s="22"/>
       <c r="AT13" s="22"/>
       <c r="AU13" s="22"/>
       <c r="AV13" s="22"/>
       <c r="AW13" s="22"/>
       <c r="AX13" s="22"/>
       <c r="AY13" s="22"/>
@@ -11394,62 +11442,70 @@
       <c r="L14" s="22">
         <v>227</v>
       </c>
       <c r="M14" s="22">
         <v>319</v>
       </c>
       <c r="N14" s="22">
         <v>216</v>
       </c>
       <c r="O14" s="22">
         <v>206</v>
       </c>
       <c r="P14" s="22">
         <v>205</v>
       </c>
       <c r="Q14" s="22">
         <v>556</v>
       </c>
       <c r="R14" s="22">
         <v>155</v>
       </c>
       <c r="S14" s="22">
         <v>189</v>
       </c>
       <c r="T14" s="22">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="U14" s="22">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="V14" s="22">
-        <v>147</v>
-[...4 lines deleted...]
-      <c r="Z14" s="22"/>
+        <v>149</v>
+      </c>
+      <c r="W14" s="22">
+        <v>116</v>
+      </c>
+      <c r="X14" s="22">
+        <v>156</v>
+      </c>
+      <c r="Y14" s="22">
+        <v>98</v>
+      </c>
+      <c r="Z14" s="22">
+        <v>151</v>
+      </c>
       <c r="AA14" s="22"/>
       <c r="AB14" s="22"/>
       <c r="AC14" s="22"/>
       <c r="AD14" s="22"/>
       <c r="AE14" s="22"/>
       <c r="AF14" s="22"/>
       <c r="AG14" s="22"/>
       <c r="AH14" s="22"/>
       <c r="AI14" s="22"/>
       <c r="AJ14" s="22"/>
       <c r="AK14" s="22"/>
       <c r="AL14" s="22"/>
       <c r="AM14" s="22"/>
       <c r="AN14" s="22"/>
       <c r="AO14" s="22"/>
       <c r="AP14" s="22"/>
       <c r="AQ14" s="22"/>
       <c r="AR14" s="22"/>
       <c r="AS14" s="22"/>
       <c r="AT14" s="22"/>
       <c r="AU14" s="22"/>
       <c r="AV14" s="22"/>
       <c r="AW14" s="22"/>
       <c r="AX14" s="22"/>
       <c r="AY14" s="22"/>
@@ -11493,62 +11549,70 @@
       <c r="L15" s="23">
         <v>0.104</v>
       </c>
       <c r="M15" s="23">
         <v>0.1298</v>
       </c>
       <c r="N15" s="23">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="O15" s="23">
         <v>0.1348</v>
       </c>
       <c r="P15" s="23">
         <v>0.15770000000000001</v>
       </c>
       <c r="Q15" s="23">
         <v>0.25990000000000002</v>
       </c>
       <c r="R15" s="23">
         <v>8.9800000000000005E-2</v>
       </c>
       <c r="S15" s="23">
         <v>0.1143</v>
       </c>
       <c r="T15" s="23">
-        <v>6.8199999999999997E-2</v>
+        <v>7.0199999999999999E-2</v>
       </c>
       <c r="U15" s="23">
-        <v>0.10630000000000001</v>
+        <v>0.10589999999999999</v>
       </c>
       <c r="V15" s="23">
-        <v>9.74E-2</v>
-[...4 lines deleted...]
-      <c r="Z15" s="23"/>
+        <v>9.7799999999999998E-2</v>
+      </c>
+      <c r="W15" s="23">
+        <v>9.5899999999999999E-2</v>
+      </c>
+      <c r="X15" s="23">
+        <v>9.4399999999999998E-2</v>
+      </c>
+      <c r="Y15" s="23">
+        <v>7.0599999999999996E-2</v>
+      </c>
+      <c r="Z15" s="23">
+        <v>9.6299999999999997E-2</v>
+      </c>
       <c r="AA15" s="23"/>
       <c r="AB15" s="23"/>
       <c r="AC15" s="23"/>
       <c r="AD15" s="23"/>
       <c r="AE15" s="23"/>
       <c r="AF15" s="23"/>
       <c r="AG15" s="23"/>
       <c r="AH15" s="23"/>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="23"/>
       <c r="AK15" s="23"/>
       <c r="AL15" s="23"/>
       <c r="AM15" s="23"/>
       <c r="AN15" s="23"/>
       <c r="AO15" s="23"/>
       <c r="AP15" s="23"/>
       <c r="AQ15" s="23"/>
       <c r="AR15" s="23"/>
       <c r="AS15" s="23"/>
       <c r="AT15" s="23"/>
       <c r="AU15" s="23"/>
       <c r="AV15" s="23"/>
       <c r="AW15" s="23"/>
       <c r="AX15" s="23"/>
       <c r="AY15" s="23"/>
@@ -11638,72 +11702,50 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010011206173583AC04F84297E109725D0AB" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d67b3ea0ee30cafa0f6dcee79b718dce">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c77926f6-2acc-4ae9-a524-6f86b1b56ab1" xmlns:ns3="ad647b8f-8239-4126-8166-9dee6ee1e4e3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="244ac8411882886094bee565c31d82b8" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="c77926f6-2acc-4ae9-a524-6f86b1b56ab1"/>
     <xsd:import namespace="ad647b8f-8239-4126-8166-9dee6ee1e4e3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -11937,94 +11979,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ad647b8f-8239-4126-8166-9dee6ee1e4e3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c77926f6-2acc-4ae9-a524-6f86b1b56ab1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB17DE80-6966-4997-9BA1-2C3ADC1D4818}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62292C86-EA2C-47BF-A2D9-E28B01B55223}">
-[...18 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15DB11FE-3264-4679-8E82-3FF1D3D8B6E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="c77926f6-2acc-4ae9-a524-6f86b1b56ab1"/>
     <ds:schemaRef ds:uri="ad647b8f-8239-4126-8166-9dee6ee1e4e3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C7A4877-6701-4372-82C7-EB769A0A0C29}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62292C86-EA2C-47BF-A2D9-E28B01B55223}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ad647b8f-8239-4126-8166-9dee6ee1e4e3"/>
+    <ds:schemaRef ds:uri="c77926f6-2acc-4ae9-a524-6f86b1b56ab1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>