--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -14,53 +14,53 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nhswales365.sharepoint.com/sites/ABB_CommunicationandEngagement_Team/Intranet  Website/How are we doing/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="715" documentId="14_{44C1D556-D2E6-43FE-992A-07C0A0FD32A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{665FB425-FED8-472A-A179-5AF1ADE8BADD}"/>
+  <xr:revisionPtr revIDLastSave="766" documentId="14_{44C1D556-D2E6-43FE-992A-07C0A0FD32A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{921530F6-CC55-47AC-90DF-A94391EA3888}"/>
   <bookViews>
-    <workbookView xWindow="20370" yWindow="-1560" windowWidth="29040" windowHeight="16440" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="16440" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2021" sheetId="7" r:id="rId1"/>
     <sheet name="2022" sheetId="8" r:id="rId2"/>
     <sheet name="2023" sheetId="9" r:id="rId3"/>
     <sheet name="2024" sheetId="10" r:id="rId4"/>
     <sheet name="2025" sheetId="11" r:id="rId5"/>
     <sheet name="2026" sheetId="12" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
@@ -10233,51 +10233,51 @@
       <c r="AW16" s="22"/>
       <c r="AX16" s="22"/>
       <c r="AY16" s="22"/>
       <c r="AZ16" s="22"/>
       <c r="BA16" s="22"/>
     </row>
     <row r="19" spans="31:31" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AE19"/>
     </row>
     <row r="20" spans="31:31" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AE20"/>
     </row>
     <row r="21" spans="31:31" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AE21"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D31FCB4A-6905-4E01-93F4-8AE983A936FE}">
   <dimension ref="A1:BU19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="81.42578125" style="1" customWidth="1"/>
     <col min="2" max="53" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="2" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
     </row>
     <row r="3" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18"/>
       <c r="B3" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>2</v>
@@ -10708,53 +10708,59 @@
       </c>
       <c r="S6" s="22">
         <v>3929</v>
       </c>
       <c r="T6" s="22">
         <v>3945</v>
       </c>
       <c r="U6" s="22">
         <v>3683</v>
       </c>
       <c r="V6" s="22">
         <v>3608</v>
       </c>
       <c r="W6" s="22">
         <v>3841</v>
       </c>
       <c r="X6" s="22">
         <v>3707</v>
       </c>
       <c r="Y6" s="22">
         <v>3762</v>
       </c>
       <c r="Z6" s="22">
         <v>3918</v>
       </c>
-      <c r="AA6" s="22"/>
-[...1 lines deleted...]
-      <c r="AC6" s="22"/>
+      <c r="AA6" s="22">
+        <v>3943</v>
+      </c>
+      <c r="AB6" s="22">
+        <v>4327</v>
+      </c>
+      <c r="AC6" s="22">
+        <v>4029</v>
+      </c>
       <c r="AD6" s="22"/>
       <c r="AE6" s="22"/>
       <c r="AF6" s="22"/>
       <c r="AG6" s="22"/>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="22"/>
       <c r="AK6" s="22"/>
       <c r="AL6" s="22"/>
       <c r="AM6" s="22"/>
       <c r="AN6" s="22"/>
       <c r="AO6" s="22"/>
       <c r="AP6" s="22"/>
       <c r="AQ6" s="22"/>
       <c r="AR6" s="22"/>
       <c r="AS6" s="22"/>
       <c r="AT6" s="22"/>
       <c r="AU6" s="22"/>
       <c r="AV6" s="22"/>
       <c r="AW6" s="22"/>
       <c r="AX6" s="22"/>
       <c r="AY6" s="22"/>
       <c r="AZ6" s="22"/>
       <c r="BA6" s="22"/>
     </row>
@@ -10815,53 +10821,59 @@
       </c>
       <c r="S7" s="22">
         <v>137</v>
       </c>
       <c r="T7" s="22">
         <v>164</v>
       </c>
       <c r="U7" s="22">
         <v>128</v>
       </c>
       <c r="V7" s="22">
         <v>124</v>
       </c>
       <c r="W7" s="22">
         <v>159</v>
       </c>
       <c r="X7" s="22">
         <v>128</v>
       </c>
       <c r="Y7" s="22">
         <v>157</v>
       </c>
       <c r="Z7" s="22">
         <v>163</v>
       </c>
-      <c r="AA7" s="22"/>
-[...1 lines deleted...]
-      <c r="AC7" s="22"/>
+      <c r="AA7" s="22">
+        <v>161</v>
+      </c>
+      <c r="AB7" s="22">
+        <v>172</v>
+      </c>
+      <c r="AC7" s="22">
+        <v>150</v>
+      </c>
       <c r="AD7" s="22"/>
       <c r="AE7" s="22"/>
       <c r="AF7" s="22"/>
       <c r="AG7" s="22"/>
       <c r="AH7" s="22"/>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="22"/>
       <c r="AK7" s="22"/>
       <c r="AL7" s="22"/>
       <c r="AM7" s="22"/>
       <c r="AN7" s="22"/>
       <c r="AO7" s="22"/>
       <c r="AP7" s="22"/>
       <c r="AQ7" s="22"/>
       <c r="AR7" s="22"/>
       <c r="AS7" s="22"/>
       <c r="AT7" s="22"/>
       <c r="AU7" s="22"/>
       <c r="AV7" s="22"/>
       <c r="AW7" s="22"/>
       <c r="AX7" s="22"/>
       <c r="AY7" s="22"/>
       <c r="AZ7" s="22"/>
       <c r="BA7" s="22"/>
     </row>
@@ -10922,53 +10934,59 @@
       </c>
       <c r="S8" s="23">
         <v>0.75239999999999996</v>
       </c>
       <c r="T8" s="23">
         <v>0.71479999999999999</v>
       </c>
       <c r="U8" s="23">
         <v>0.75260000000000005</v>
       </c>
       <c r="V8" s="23">
         <v>0.75219999999999998</v>
       </c>
       <c r="W8" s="23">
         <v>0.73729999999999996</v>
       </c>
       <c r="X8" s="23">
         <v>0.73129999999999995</v>
       </c>
       <c r="Y8" s="23">
         <v>0.72619999999999996</v>
       </c>
       <c r="Z8" s="23">
         <v>0.71919999999999995</v>
       </c>
-      <c r="AA8" s="23"/>
-[...1 lines deleted...]
-      <c r="AC8" s="23"/>
+      <c r="AA8" s="23">
+        <v>0.6855</v>
+      </c>
+      <c r="AB8" s="23">
+        <v>0.7026</v>
+      </c>
+      <c r="AC8" s="23">
+        <v>0.74060000000000004</v>
+      </c>
       <c r="AD8" s="23"/>
       <c r="AE8" s="23"/>
       <c r="AF8" s="23"/>
       <c r="AG8" s="23"/>
       <c r="AH8" s="23"/>
       <c r="AI8" s="23"/>
       <c r="AJ8" s="23"/>
       <c r="AK8" s="23"/>
       <c r="AL8" s="23"/>
       <c r="AM8" s="23"/>
       <c r="AN8" s="23"/>
       <c r="AO8" s="23"/>
       <c r="AP8" s="23"/>
       <c r="AQ8" s="23"/>
       <c r="AR8" s="23"/>
       <c r="AS8" s="23"/>
       <c r="AT8" s="23"/>
       <c r="AU8" s="23"/>
       <c r="AV8" s="23"/>
       <c r="AW8" s="23"/>
       <c r="AX8" s="23"/>
       <c r="AY8" s="23"/>
       <c r="AZ8" s="23"/>
       <c r="BA8" s="23"/>
     </row>
@@ -11029,53 +11047,59 @@
       </c>
       <c r="S9" s="24">
         <v>311</v>
       </c>
       <c r="T9" s="24">
         <v>306</v>
       </c>
       <c r="U9" s="24">
         <v>308</v>
       </c>
       <c r="V9" s="24">
         <v>306</v>
       </c>
       <c r="W9" s="24">
         <v>297</v>
       </c>
       <c r="X9" s="24">
         <v>273</v>
       </c>
       <c r="Y9" s="24">
         <v>254</v>
       </c>
       <c r="Z9" s="24">
         <v>299</v>
       </c>
-      <c r="AA9" s="24"/>
-[...1 lines deleted...]
-      <c r="AC9" s="24"/>
+      <c r="AA9" s="24">
+        <v>304</v>
+      </c>
+      <c r="AB9" s="24">
+        <v>270</v>
+      </c>
+      <c r="AC9" s="24">
+        <v>288</v>
+      </c>
       <c r="AD9" s="24"/>
       <c r="AE9" s="24"/>
       <c r="AF9" s="24"/>
       <c r="AG9" s="24"/>
       <c r="AH9" s="24"/>
       <c r="AI9" s="24"/>
       <c r="AJ9" s="24"/>
       <c r="AK9" s="24"/>
       <c r="AL9" s="24"/>
       <c r="AM9" s="24"/>
       <c r="AN9" s="24"/>
       <c r="AO9" s="24"/>
       <c r="AP9" s="24"/>
       <c r="AQ9" s="24"/>
       <c r="AR9" s="24"/>
       <c r="AS9" s="24"/>
       <c r="AT9" s="24"/>
       <c r="AU9" s="24"/>
       <c r="AV9" s="24"/>
       <c r="AW9" s="24"/>
       <c r="AX9" s="24"/>
       <c r="AY9" s="24"/>
       <c r="AZ9" s="24"/>
       <c r="BA9" s="24"/>
     </row>
@@ -11136,53 +11160,59 @@
       </c>
       <c r="S10" s="24">
         <v>125</v>
       </c>
       <c r="T10" s="24">
         <v>122</v>
       </c>
       <c r="U10" s="24">
         <v>172</v>
       </c>
       <c r="V10" s="24">
         <v>125</v>
       </c>
       <c r="W10" s="24">
         <v>122</v>
       </c>
       <c r="X10" s="24">
         <v>111</v>
       </c>
       <c r="Y10" s="24">
         <v>86</v>
       </c>
       <c r="Z10" s="24">
         <v>117</v>
       </c>
-      <c r="AA10" s="24"/>
-[...1 lines deleted...]
-      <c r="AC10" s="24"/>
+      <c r="AA10" s="24">
+        <v>129</v>
+      </c>
+      <c r="AB10" s="24">
+        <v>120</v>
+      </c>
+      <c r="AC10" s="24">
+        <v>134</v>
+      </c>
       <c r="AD10" s="24"/>
       <c r="AE10" s="24"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="24"/>
       <c r="AJ10" s="24"/>
       <c r="AK10" s="24"/>
       <c r="AL10" s="24"/>
       <c r="AM10" s="24"/>
       <c r="AN10" s="24"/>
       <c r="AO10" s="24"/>
       <c r="AP10" s="24"/>
       <c r="AQ10" s="24"/>
       <c r="AR10" s="24"/>
       <c r="AS10" s="24"/>
       <c r="AT10" s="24"/>
       <c r="AU10" s="24"/>
       <c r="AV10" s="24"/>
       <c r="AW10" s="24"/>
       <c r="AX10" s="24"/>
       <c r="AY10" s="24"/>
       <c r="AZ10" s="24"/>
       <c r="BA10" s="24"/>
     </row>
@@ -11347,61 +11377,67 @@
       <c r="P13" s="22">
         <v>1095</v>
       </c>
       <c r="Q13" s="22">
         <v>1583</v>
       </c>
       <c r="R13" s="22">
         <v>1572</v>
       </c>
       <c r="S13" s="22">
         <v>1464</v>
       </c>
       <c r="T13" s="22">
         <v>1219</v>
       </c>
       <c r="U13" s="22">
         <v>1292</v>
       </c>
       <c r="V13" s="22">
         <v>1375</v>
       </c>
       <c r="W13" s="22">
         <v>1094</v>
       </c>
       <c r="X13" s="22">
-        <v>1497</v>
+        <v>1501</v>
       </c>
       <c r="Y13" s="22">
-        <v>1291</v>
+        <v>1306</v>
       </c>
       <c r="Z13" s="22">
-        <v>1417</v>
-[...3 lines deleted...]
-      <c r="AC13" s="22"/>
+        <v>1449</v>
+      </c>
+      <c r="AA13" s="22">
+        <v>1342</v>
+      </c>
+      <c r="AB13" s="22">
+        <v>1458</v>
+      </c>
+      <c r="AC13" s="22">
+        <v>1463</v>
+      </c>
       <c r="AD13" s="22"/>
       <c r="AE13" s="22"/>
       <c r="AF13" s="22"/>
       <c r="AG13" s="22"/>
       <c r="AH13" s="22"/>
       <c r="AI13" s="22"/>
       <c r="AJ13" s="22"/>
       <c r="AK13" s="22"/>
       <c r="AL13" s="22"/>
       <c r="AM13" s="22"/>
       <c r="AN13" s="22"/>
       <c r="AO13" s="22"/>
       <c r="AP13" s="22"/>
       <c r="AQ13" s="22"/>
       <c r="AR13" s="22"/>
       <c r="AS13" s="22"/>
       <c r="AT13" s="22"/>
       <c r="AU13" s="22"/>
       <c r="AV13" s="22"/>
       <c r="AW13" s="22"/>
       <c r="AX13" s="22"/>
       <c r="AY13" s="22"/>
       <c r="AZ13" s="22"/>
       <c r="BA13" s="22"/>
     </row>
@@ -11454,61 +11490,67 @@
       <c r="P14" s="22">
         <v>205</v>
       </c>
       <c r="Q14" s="22">
         <v>556</v>
       </c>
       <c r="R14" s="22">
         <v>155</v>
       </c>
       <c r="S14" s="22">
         <v>189</v>
       </c>
       <c r="T14" s="22">
         <v>92</v>
       </c>
       <c r="U14" s="22">
         <v>153</v>
       </c>
       <c r="V14" s="22">
         <v>149</v>
       </c>
       <c r="W14" s="22">
         <v>116</v>
       </c>
       <c r="X14" s="22">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="Y14" s="22">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="Z14" s="22">
-        <v>151</v>
-[...3 lines deleted...]
-      <c r="AC14" s="22"/>
+        <v>155</v>
+      </c>
+      <c r="AA14" s="22">
+        <v>236</v>
+      </c>
+      <c r="AB14" s="22">
+        <v>180</v>
+      </c>
+      <c r="AC14" s="22">
+        <v>157</v>
+      </c>
       <c r="AD14" s="22"/>
       <c r="AE14" s="22"/>
       <c r="AF14" s="22"/>
       <c r="AG14" s="22"/>
       <c r="AH14" s="22"/>
       <c r="AI14" s="22"/>
       <c r="AJ14" s="22"/>
       <c r="AK14" s="22"/>
       <c r="AL14" s="22"/>
       <c r="AM14" s="22"/>
       <c r="AN14" s="22"/>
       <c r="AO14" s="22"/>
       <c r="AP14" s="22"/>
       <c r="AQ14" s="22"/>
       <c r="AR14" s="22"/>
       <c r="AS14" s="22"/>
       <c r="AT14" s="22"/>
       <c r="AU14" s="22"/>
       <c r="AV14" s="22"/>
       <c r="AW14" s="22"/>
       <c r="AX14" s="22"/>
       <c r="AY14" s="22"/>
       <c r="AZ14" s="22"/>
       <c r="BA14" s="22"/>
     </row>
@@ -11561,61 +11603,67 @@
       <c r="P15" s="23">
         <v>0.15770000000000001</v>
       </c>
       <c r="Q15" s="23">
         <v>0.25990000000000002</v>
       </c>
       <c r="R15" s="23">
         <v>8.9800000000000005E-2</v>
       </c>
       <c r="S15" s="23">
         <v>0.1143</v>
       </c>
       <c r="T15" s="23">
         <v>7.0199999999999999E-2</v>
       </c>
       <c r="U15" s="23">
         <v>0.10589999999999999</v>
       </c>
       <c r="V15" s="23">
         <v>9.7799999999999998E-2</v>
       </c>
       <c r="W15" s="23">
         <v>9.5899999999999999E-2</v>
       </c>
       <c r="X15" s="23">
-        <v>9.4399999999999998E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="Y15" s="23">
-        <v>7.0599999999999996E-2</v>
+        <v>7.2400000000000006E-2</v>
       </c>
       <c r="Z15" s="23">
-        <v>9.6299999999999997E-2</v>
-[...3 lines deleted...]
-      <c r="AC15" s="23"/>
+        <v>9.6600000000000005E-2</v>
+      </c>
+      <c r="AA15" s="23">
+        <v>0.14960000000000001</v>
+      </c>
+      <c r="AB15" s="23">
+        <v>0.1099</v>
+      </c>
+      <c r="AC15" s="23">
+        <v>9.69E-2</v>
+      </c>
       <c r="AD15" s="23"/>
       <c r="AE15" s="23"/>
       <c r="AF15" s="23"/>
       <c r="AG15" s="23"/>
       <c r="AH15" s="23"/>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="23"/>
       <c r="AK15" s="23"/>
       <c r="AL15" s="23"/>
       <c r="AM15" s="23"/>
       <c r="AN15" s="23"/>
       <c r="AO15" s="23"/>
       <c r="AP15" s="23"/>
       <c r="AQ15" s="23"/>
       <c r="AR15" s="23"/>
       <c r="AS15" s="23"/>
       <c r="AT15" s="23"/>
       <c r="AU15" s="23"/>
       <c r="AV15" s="23"/>
       <c r="AW15" s="23"/>
       <c r="AX15" s="23"/>
       <c r="AY15" s="23"/>
       <c r="AZ15" s="23"/>
       <c r="BA15" s="23"/>
       <c r="BB15" s="14"/>
@@ -11702,50 +11750,72 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ad647b8f-8239-4126-8166-9dee6ee1e4e3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c77926f6-2acc-4ae9-a524-6f86b1b56ab1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010011206173583AC04F84297E109725D0AB" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d67b3ea0ee30cafa0f6dcee79b718dce">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c77926f6-2acc-4ae9-a524-6f86b1b56ab1" xmlns:ns3="ad647b8f-8239-4126-8166-9dee6ee1e4e3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="244ac8411882886094bee565c31d82b8" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="c77926f6-2acc-4ae9-a524-6f86b1b56ab1"/>
     <xsd:import namespace="ad647b8f-8239-4126-8166-9dee6ee1e4e3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -11979,116 +12049,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB17DE80-6966-4997-9BA1-2C3ADC1D4818}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62292C86-EA2C-47BF-A2D9-E28B01B55223}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ad647b8f-8239-4126-8166-9dee6ee1e4e3"/>
+    <ds:schemaRef ds:uri="c77926f6-2acc-4ae9-a524-6f86b1b56ab1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C7A4877-6701-4372-82C7-EB769A0A0C29}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15DB11FE-3264-4679-8E82-3FF1D3D8B6E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="c77926f6-2acc-4ae9-a524-6f86b1b56ab1"/>
     <ds:schemaRef ds:uri="ad647b8f-8239-4126-8166-9dee6ee1e4e3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>