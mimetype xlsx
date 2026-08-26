--- v3 (2026-07-21)
+++ v4 (2026-08-26)
@@ -14,53 +14,53 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nhswales365.sharepoint.com/sites/ABB_CommunicationandEngagement_Team/Intranet  Website/How are we doing/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="766" documentId="14_{44C1D556-D2E6-43FE-992A-07C0A0FD32A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{921530F6-CC55-47AC-90DF-A94391EA3888}"/>
+  <xr:revisionPtr revIDLastSave="841" documentId="14_{44C1D556-D2E6-43FE-992A-07C0A0FD32A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5118EF8C-C05F-40DC-84A5-6185987A38C0}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="16440" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20370" yWindow="-1560" windowWidth="29040" windowHeight="16440" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2021" sheetId="7" r:id="rId1"/>
     <sheet name="2022" sheetId="8" r:id="rId2"/>
     <sheet name="2023" sheetId="9" r:id="rId3"/>
     <sheet name="2024" sheetId="10" r:id="rId4"/>
     <sheet name="2025" sheetId="11" r:id="rId5"/>
     <sheet name="2026" sheetId="12" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
@@ -10233,52 +10233,52 @@
       <c r="AW16" s="22"/>
       <c r="AX16" s="22"/>
       <c r="AY16" s="22"/>
       <c r="AZ16" s="22"/>
       <c r="BA16" s="22"/>
     </row>
     <row r="19" spans="31:31" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AE19"/>
     </row>
     <row r="20" spans="31:31" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AE20"/>
     </row>
     <row r="21" spans="31:31" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AE21"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D31FCB4A-6905-4E01-93F4-8AE983A936FE}">
   <dimension ref="A1:BU19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight"/>
+      <pane xSplit="1" topLeftCell="AE1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AH11" sqref="AH11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="81.42578125" style="1" customWidth="1"/>
     <col min="2" max="53" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="2" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
     </row>
     <row r="3" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18"/>
       <c r="B3" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>2</v>
       </c>
@@ -10717,55 +10717,65 @@
       </c>
       <c r="V6" s="22">
         <v>3608</v>
       </c>
       <c r="W6" s="22">
         <v>3841</v>
       </c>
       <c r="X6" s="22">
         <v>3707</v>
       </c>
       <c r="Y6" s="22">
         <v>3762</v>
       </c>
       <c r="Z6" s="22">
         <v>3918</v>
       </c>
       <c r="AA6" s="22">
         <v>3943</v>
       </c>
       <c r="AB6" s="22">
         <v>4327</v>
       </c>
       <c r="AC6" s="22">
         <v>4029</v>
       </c>
-      <c r="AD6" s="22"/>
-[...3 lines deleted...]
-      <c r="AH6" s="22"/>
+      <c r="AD6" s="22">
+        <v>4206</v>
+      </c>
+      <c r="AE6" s="22">
+        <v>3770</v>
+      </c>
+      <c r="AF6" s="22">
+        <v>3987</v>
+      </c>
+      <c r="AG6" s="22">
+        <v>3741</v>
+      </c>
+      <c r="AH6" s="22">
+        <v>3663</v>
+      </c>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="22"/>
       <c r="AK6" s="22"/>
       <c r="AL6" s="22"/>
       <c r="AM6" s="22"/>
       <c r="AN6" s="22"/>
       <c r="AO6" s="22"/>
       <c r="AP6" s="22"/>
       <c r="AQ6" s="22"/>
       <c r="AR6" s="22"/>
       <c r="AS6" s="22"/>
       <c r="AT6" s="22"/>
       <c r="AU6" s="22"/>
       <c r="AV6" s="22"/>
       <c r="AW6" s="22"/>
       <c r="AX6" s="22"/>
       <c r="AY6" s="22"/>
       <c r="AZ6" s="22"/>
       <c r="BA6" s="22"/>
     </row>
     <row r="7" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B7" s="22">
@@ -10830,55 +10840,65 @@
       </c>
       <c r="V7" s="22">
         <v>124</v>
       </c>
       <c r="W7" s="22">
         <v>159</v>
       </c>
       <c r="X7" s="22">
         <v>128</v>
       </c>
       <c r="Y7" s="22">
         <v>157</v>
       </c>
       <c r="Z7" s="22">
         <v>163</v>
       </c>
       <c r="AA7" s="22">
         <v>161</v>
       </c>
       <c r="AB7" s="22">
         <v>172</v>
       </c>
       <c r="AC7" s="22">
         <v>150</v>
       </c>
-      <c r="AD7" s="22"/>
-[...3 lines deleted...]
-      <c r="AH7" s="22"/>
+      <c r="AD7" s="22">
+        <v>157</v>
+      </c>
+      <c r="AE7" s="22">
+        <v>154</v>
+      </c>
+      <c r="AF7" s="22">
+        <v>159</v>
+      </c>
+      <c r="AG7" s="22">
+        <v>174</v>
+      </c>
+      <c r="AH7" s="22">
+        <v>144</v>
+      </c>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="22"/>
       <c r="AK7" s="22"/>
       <c r="AL7" s="22"/>
       <c r="AM7" s="22"/>
       <c r="AN7" s="22"/>
       <c r="AO7" s="22"/>
       <c r="AP7" s="22"/>
       <c r="AQ7" s="22"/>
       <c r="AR7" s="22"/>
       <c r="AS7" s="22"/>
       <c r="AT7" s="22"/>
       <c r="AU7" s="22"/>
       <c r="AV7" s="22"/>
       <c r="AW7" s="22"/>
       <c r="AX7" s="22"/>
       <c r="AY7" s="22"/>
       <c r="AZ7" s="22"/>
       <c r="BA7" s="22"/>
     </row>
     <row r="8" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="23">
@@ -10943,55 +10963,65 @@
       </c>
       <c r="V8" s="23">
         <v>0.75219999999999998</v>
       </c>
       <c r="W8" s="23">
         <v>0.73729999999999996</v>
       </c>
       <c r="X8" s="23">
         <v>0.73129999999999995</v>
       </c>
       <c r="Y8" s="23">
         <v>0.72619999999999996</v>
       </c>
       <c r="Z8" s="23">
         <v>0.71919999999999995</v>
       </c>
       <c r="AA8" s="23">
         <v>0.6855</v>
       </c>
       <c r="AB8" s="23">
         <v>0.7026</v>
       </c>
       <c r="AC8" s="23">
         <v>0.74060000000000004</v>
       </c>
-      <c r="AD8" s="23"/>
-[...3 lines deleted...]
-      <c r="AH8" s="23"/>
+      <c r="AD8" s="23">
+        <v>0.71350000000000002</v>
+      </c>
+      <c r="AE8" s="23">
+        <v>0.70240000000000002</v>
+      </c>
+      <c r="AF8" s="23">
+        <v>0.73360000000000003</v>
+      </c>
+      <c r="AG8" s="23">
+        <v>0.69769999999999999</v>
+      </c>
+      <c r="AH8" s="23">
+        <v>0.72150000000000003</v>
+      </c>
       <c r="AI8" s="23"/>
       <c r="AJ8" s="23"/>
       <c r="AK8" s="23"/>
       <c r="AL8" s="23"/>
       <c r="AM8" s="23"/>
       <c r="AN8" s="23"/>
       <c r="AO8" s="23"/>
       <c r="AP8" s="23"/>
       <c r="AQ8" s="23"/>
       <c r="AR8" s="23"/>
       <c r="AS8" s="23"/>
       <c r="AT8" s="23"/>
       <c r="AU8" s="23"/>
       <c r="AV8" s="23"/>
       <c r="AW8" s="23"/>
       <c r="AX8" s="23"/>
       <c r="AY8" s="23"/>
       <c r="AZ8" s="23"/>
       <c r="BA8" s="23"/>
     </row>
     <row r="9" spans="1:73" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="24">
@@ -11056,55 +11086,65 @@
       </c>
       <c r="V9" s="24">
         <v>306</v>
       </c>
       <c r="W9" s="24">
         <v>297</v>
       </c>
       <c r="X9" s="24">
         <v>273</v>
       </c>
       <c r="Y9" s="24">
         <v>254</v>
       </c>
       <c r="Z9" s="24">
         <v>299</v>
       </c>
       <c r="AA9" s="24">
         <v>304</v>
       </c>
       <c r="AB9" s="24">
         <v>270</v>
       </c>
       <c r="AC9" s="24">
         <v>288</v>
       </c>
-      <c r="AD9" s="24"/>
-[...3 lines deleted...]
-      <c r="AH9" s="24"/>
+      <c r="AD9" s="24">
+        <v>301</v>
+      </c>
+      <c r="AE9" s="24">
+        <v>318</v>
+      </c>
+      <c r="AF9" s="24">
+        <v>290</v>
+      </c>
+      <c r="AG9" s="24">
+        <v>330</v>
+      </c>
+      <c r="AH9" s="24">
+        <v>297</v>
+      </c>
       <c r="AI9" s="24"/>
       <c r="AJ9" s="24"/>
       <c r="AK9" s="24"/>
       <c r="AL9" s="24"/>
       <c r="AM9" s="24"/>
       <c r="AN9" s="24"/>
       <c r="AO9" s="24"/>
       <c r="AP9" s="24"/>
       <c r="AQ9" s="24"/>
       <c r="AR9" s="24"/>
       <c r="AS9" s="24"/>
       <c r="AT9" s="24"/>
       <c r="AU9" s="24"/>
       <c r="AV9" s="24"/>
       <c r="AW9" s="24"/>
       <c r="AX9" s="24"/>
       <c r="AY9" s="24"/>
       <c r="AZ9" s="24"/>
       <c r="BA9" s="24"/>
     </row>
     <row r="10" spans="1:73" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="24">
@@ -11169,55 +11209,65 @@
       </c>
       <c r="V10" s="24">
         <v>125</v>
       </c>
       <c r="W10" s="24">
         <v>122</v>
       </c>
       <c r="X10" s="24">
         <v>111</v>
       </c>
       <c r="Y10" s="24">
         <v>86</v>
       </c>
       <c r="Z10" s="24">
         <v>117</v>
       </c>
       <c r="AA10" s="24">
         <v>129</v>
       </c>
       <c r="AB10" s="24">
         <v>120</v>
       </c>
       <c r="AC10" s="24">
         <v>134</v>
       </c>
-      <c r="AD10" s="24"/>
-[...3 lines deleted...]
-      <c r="AH10" s="24"/>
+      <c r="AD10" s="24">
+        <v>142</v>
+      </c>
+      <c r="AE10" s="24">
+        <v>127</v>
+      </c>
+      <c r="AF10" s="24">
+        <v>127</v>
+      </c>
+      <c r="AG10" s="24">
+        <v>158</v>
+      </c>
+      <c r="AH10" s="24">
+        <v>255</v>
+      </c>
       <c r="AI10" s="24"/>
       <c r="AJ10" s="24"/>
       <c r="AK10" s="24"/>
       <c r="AL10" s="24"/>
       <c r="AM10" s="24"/>
       <c r="AN10" s="24"/>
       <c r="AO10" s="24"/>
       <c r="AP10" s="24"/>
       <c r="AQ10" s="24"/>
       <c r="AR10" s="24"/>
       <c r="AS10" s="24"/>
       <c r="AT10" s="24"/>
       <c r="AU10" s="24"/>
       <c r="AV10" s="24"/>
       <c r="AW10" s="24"/>
       <c r="AX10" s="24"/>
       <c r="AY10" s="24"/>
       <c r="AZ10" s="24"/>
       <c r="BA10" s="24"/>
     </row>
     <row r="11" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
@@ -11389,60 +11439,70 @@
       <c r="T13" s="22">
         <v>1219</v>
       </c>
       <c r="U13" s="22">
         <v>1292</v>
       </c>
       <c r="V13" s="22">
         <v>1375</v>
       </c>
       <c r="W13" s="22">
         <v>1094</v>
       </c>
       <c r="X13" s="22">
         <v>1501</v>
       </c>
       <c r="Y13" s="22">
         <v>1306</v>
       </c>
       <c r="Z13" s="22">
         <v>1449</v>
       </c>
       <c r="AA13" s="22">
         <v>1342</v>
       </c>
       <c r="AB13" s="22">
-        <v>1458</v>
+        <v>1477</v>
       </c>
       <c r="AC13" s="22">
-        <v>1463</v>
-[...5 lines deleted...]
-      <c r="AH13" s="22"/>
+        <v>1497</v>
+      </c>
+      <c r="AD13" s="22">
+        <v>1390</v>
+      </c>
+      <c r="AE13" s="22">
+        <v>1541</v>
+      </c>
+      <c r="AF13" s="22">
+        <v>1469</v>
+      </c>
+      <c r="AG13" s="22">
+        <v>1406</v>
+      </c>
+      <c r="AH13" s="22">
+        <v>1354</v>
+      </c>
       <c r="AI13" s="22"/>
       <c r="AJ13" s="22"/>
       <c r="AK13" s="22"/>
       <c r="AL13" s="22"/>
       <c r="AM13" s="22"/>
       <c r="AN13" s="22"/>
       <c r="AO13" s="22"/>
       <c r="AP13" s="22"/>
       <c r="AQ13" s="22"/>
       <c r="AR13" s="22"/>
       <c r="AS13" s="22"/>
       <c r="AT13" s="22"/>
       <c r="AU13" s="22"/>
       <c r="AV13" s="22"/>
       <c r="AW13" s="22"/>
       <c r="AX13" s="22"/>
       <c r="AY13" s="22"/>
       <c r="AZ13" s="22"/>
       <c r="BA13" s="22"/>
     </row>
     <row r="14" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="22">
@@ -11505,57 +11565,67 @@
       <c r="U14" s="22">
         <v>153</v>
       </c>
       <c r="V14" s="22">
         <v>149</v>
       </c>
       <c r="W14" s="22">
         <v>116</v>
       </c>
       <c r="X14" s="22">
         <v>157</v>
       </c>
       <c r="Y14" s="22">
         <v>102</v>
       </c>
       <c r="Z14" s="22">
         <v>155</v>
       </c>
       <c r="AA14" s="22">
         <v>236</v>
       </c>
       <c r="AB14" s="22">
         <v>180</v>
       </c>
       <c r="AC14" s="22">
-        <v>157</v>
-[...5 lines deleted...]
-      <c r="AH14" s="22"/>
+        <v>159</v>
+      </c>
+      <c r="AD14" s="22">
+        <v>184</v>
+      </c>
+      <c r="AE14" s="22">
+        <v>140</v>
+      </c>
+      <c r="AF14" s="22">
+        <v>207</v>
+      </c>
+      <c r="AG14" s="22">
+        <v>155</v>
+      </c>
+      <c r="AH14" s="22">
+        <v>158</v>
+      </c>
       <c r="AI14" s="22"/>
       <c r="AJ14" s="22"/>
       <c r="AK14" s="22"/>
       <c r="AL14" s="22"/>
       <c r="AM14" s="22"/>
       <c r="AN14" s="22"/>
       <c r="AO14" s="22"/>
       <c r="AP14" s="22"/>
       <c r="AQ14" s="22"/>
       <c r="AR14" s="22"/>
       <c r="AS14" s="22"/>
       <c r="AT14" s="22"/>
       <c r="AU14" s="22"/>
       <c r="AV14" s="22"/>
       <c r="AW14" s="22"/>
       <c r="AX14" s="22"/>
       <c r="AY14" s="22"/>
       <c r="AZ14" s="22"/>
       <c r="BA14" s="22"/>
     </row>
     <row r="15" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="23">
@@ -11615,60 +11685,70 @@
       <c r="T15" s="23">
         <v>7.0199999999999999E-2</v>
       </c>
       <c r="U15" s="23">
         <v>0.10589999999999999</v>
       </c>
       <c r="V15" s="23">
         <v>9.7799999999999998E-2</v>
       </c>
       <c r="W15" s="23">
         <v>9.5899999999999999E-2</v>
       </c>
       <c r="X15" s="23">
         <v>9.4700000000000006E-2</v>
       </c>
       <c r="Y15" s="23">
         <v>7.2400000000000006E-2</v>
       </c>
       <c r="Z15" s="23">
         <v>9.6600000000000005E-2</v>
       </c>
       <c r="AA15" s="23">
         <v>0.14960000000000001</v>
       </c>
       <c r="AB15" s="23">
-        <v>0.1099</v>
+        <v>0.1086</v>
       </c>
       <c r="AC15" s="23">
-        <v>9.69E-2</v>
-[...5 lines deleted...]
-      <c r="AH15" s="23"/>
+        <v>9.6000000000000002E-2</v>
+      </c>
+      <c r="AD15" s="23">
+        <v>0.1169</v>
+      </c>
+      <c r="AE15" s="23">
+        <v>8.3299999999999999E-2</v>
+      </c>
+      <c r="AF15" s="23">
+        <v>0.1235</v>
+      </c>
+      <c r="AG15" s="23">
+        <v>9.9299999999999999E-2</v>
+      </c>
+      <c r="AH15" s="23">
+        <v>0.1045</v>
+      </c>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="23"/>
       <c r="AK15" s="23"/>
       <c r="AL15" s="23"/>
       <c r="AM15" s="23"/>
       <c r="AN15" s="23"/>
       <c r="AO15" s="23"/>
       <c r="AP15" s="23"/>
       <c r="AQ15" s="23"/>
       <c r="AR15" s="23"/>
       <c r="AS15" s="23"/>
       <c r="AT15" s="23"/>
       <c r="AU15" s="23"/>
       <c r="AV15" s="23"/>
       <c r="AW15" s="23"/>
       <c r="AX15" s="23"/>
       <c r="AY15" s="23"/>
       <c r="AZ15" s="23"/>
       <c r="BA15" s="23"/>
       <c r="BB15" s="14"/>
       <c r="BC15" s="14"/>
       <c r="BD15" s="14"/>
       <c r="BE15" s="14"/>
       <c r="BF15" s="14"/>
       <c r="BG15" s="14"/>
@@ -11750,72 +11830,50 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010011206173583AC04F84297E109725D0AB" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d67b3ea0ee30cafa0f6dcee79b718dce">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c77926f6-2acc-4ae9-a524-6f86b1b56ab1" xmlns:ns3="ad647b8f-8239-4126-8166-9dee6ee1e4e3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="244ac8411882886094bee565c31d82b8" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="c77926f6-2acc-4ae9-a524-6f86b1b56ab1"/>
     <xsd:import namespace="ad647b8f-8239-4126-8166-9dee6ee1e4e3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -12049,94 +12107,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ad647b8f-8239-4126-8166-9dee6ee1e4e3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c77926f6-2acc-4ae9-a524-6f86b1b56ab1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB17DE80-6966-4997-9BA1-2C3ADC1D4818}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62292C86-EA2C-47BF-A2D9-E28B01B55223}">
-[...18 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15DB11FE-3264-4679-8E82-3FF1D3D8B6E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="c77926f6-2acc-4ae9-a524-6f86b1b56ab1"/>
     <ds:schemaRef ds:uri="ad647b8f-8239-4126-8166-9dee6ee1e4e3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C7A4877-6701-4372-82C7-EB769A0A0C29}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62292C86-EA2C-47BF-A2D9-E28B01B55223}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ad647b8f-8239-4126-8166-9dee6ee1e4e3"/>
+    <ds:schemaRef ds:uri="c77926f6-2acc-4ae9-a524-6f86b1b56ab1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>